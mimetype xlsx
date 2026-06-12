--- v0 (2026-01-25)
+++ v1 (2026-06-12)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="240" yWindow="72" windowWidth="11460" windowHeight="16332" activeTab="1"/>
+    <workbookView xWindow="240" yWindow="70" windowWidth="11460" windowHeight="16330"/>
   </bookViews>
   <sheets>
     <sheet name="Pinout" sheetId="1" r:id="rId1"/>
     <sheet name="Revision History" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="71">
   <si>
     <t>Ball Function</t>
   </si>
   <si>
     <t>Pin Type</t>
   </si>
   <si>
     <t>Bank</t>
   </si>
   <si>
     <t>A1</t>
   </si>
   <si>
     <t>PIO</t>
   </si>
   <si>
     <t>A2</t>
   </si>
   <si>
     <t>A3</t>
   </si>
   <si>
     <t>VCCIO_0</t>
   </si>
   <si>
@@ -180,120 +175,114 @@
   <si>
     <t>PIOT_A3HD_G2</t>
   </si>
   <si>
     <t>PIOT_A5_I2C2_SDA</t>
   </si>
   <si>
     <t>CRESETB</t>
   </si>
   <si>
     <t>PIOT_C2</t>
   </si>
   <si>
     <t>PIOT_B1_I2C1_SDA</t>
   </si>
   <si>
     <t>PIOT_B5HD_I2C2_SCL</t>
   </si>
   <si>
     <t>PIOB_C1_SPI1_MOSI</t>
   </si>
   <si>
     <t>PIOB_C4_G3</t>
   </si>
   <si>
+    <t>PIOB_C5_SPI2_CSN</t>
+  </si>
+  <si>
     <t>PIOB_D1_SPI1_SCK</t>
   </si>
   <si>
     <t>PIOB_D2_SPI1_MISO</t>
   </si>
   <si>
     <t>PIOB_D3_G0</t>
   </si>
   <si>
+    <t>PIOB_E1_SPI1_CSN</t>
+  </si>
+  <si>
     <t>PIOB_D5_SPI2_MOSI_G1</t>
   </si>
   <si>
     <t>PIOB_E3_G6</t>
   </si>
   <si>
     <t>PIOB_E4_SPI2_SCK</t>
   </si>
   <si>
     <t>PIOB_E5_SPI2_MISO</t>
   </si>
   <si>
     <t>VCC_12</t>
   </si>
   <si>
     <t>I2C</t>
   </si>
   <si>
     <t>Global</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>1.0</t>
   </si>
   <si>
     <t>Initial Release</t>
   </si>
   <si>
     <t>Global_HD</t>
   </si>
   <si>
     <t>I2C_HD</t>
   </si>
   <si>
     <t>SPI_Global</t>
-  </si>
-[...10 lines deleted...]
-    <t>2.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -443,51 +432,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -500,75 +489,71 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -577,86 +562,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -827,1196 +812,1185 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:N29"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D47" sqref="D47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.6640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="24.6328125" customWidth="1"/>
+    <col min="3" max="3" width="10.6328125" customWidth="1"/>
+    <col min="6" max="6" width="24.6328125" customWidth="1"/>
+    <col min="8" max="8" width="10.6328125" customWidth="1"/>
+    <col min="11" max="11" width="24.6328125" customWidth="1"/>
+    <col min="13" max="13" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="24"/>
-[...1 lines deleted...]
-      <c r="D3" s="24"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
       <c r="E3" s="1"/>
-      <c r="F3" s="23" t="s">
+      <c r="F3" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="G3" s="24"/>
-[...1 lines deleted...]
-      <c r="I3" s="24"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
       <c r="J3" s="1"/>
-      <c r="K3" s="23" t="s">
+      <c r="K3" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="L3" s="24"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:14" ht="72" x14ac:dyDescent="0.3">
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
+    </row>
+    <row r="4" spans="1:14" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="1"/>
       <c r="K4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D5" s="2">
         <v>0</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="14" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I5" s="2">
         <v>0</v>
       </c>
       <c r="J5" s="1"/>
       <c r="K5" s="14" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N5" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="2">
         <v>0</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>
       <c r="J6" s="1"/>
       <c r="K6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N6" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="1"/>
-      <c r="F7" s="20" t="s">
+      <c r="F7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I7" s="2">
         <v>0</v>
       </c>
       <c r="J7" s="1"/>
-      <c r="K7" s="20" t="s">
+      <c r="K7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N7" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A8" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D8" s="2">
         <v>0</v>
       </c>
       <c r="E8" s="1"/>
-      <c r="F8" s="20" t="s">
+      <c r="F8" s="22" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I8" s="2">
         <v>0</v>
       </c>
       <c r="J8" s="1"/>
-      <c r="K8" s="20" t="s">
+      <c r="K8" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N8" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D9" s="2">
         <v>0</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="14" t="s">
         <v>44</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="2">
         <v>0</v>
       </c>
       <c r="J9" s="1"/>
       <c r="K9" s="14" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D10" s="2">
         <v>0</v>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="14" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I10" s="2">
         <v>0</v>
       </c>
       <c r="J10" s="1"/>
       <c r="K10" s="14" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N10" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="1"/>
       <c r="K11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="2">
         <v>2</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="10" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="2">
         <v>2</v>
       </c>
       <c r="J12" s="1"/>
       <c r="K12" s="10" t="s">
         <v>45</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="N12" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="1"/>
       <c r="K13" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A14" s="21" t="s">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A14" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="1"/>
-      <c r="F14" s="21" t="s">
+      <c r="F14" s="23" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I14" s="2">
         <v>0</v>
       </c>
       <c r="J14" s="1"/>
-      <c r="K14" s="21" t="s">
+      <c r="K14" s="23" t="s">
         <v>48</v>
       </c>
       <c r="L14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N14" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="2">
         <v>2</v>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="12" t="s">
         <v>49</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="2">
         <v>2</v>
       </c>
       <c r="J15" s="1"/>
       <c r="K15" s="12" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N15" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="2">
         <v>0</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I16" s="2">
         <v>0</v>
       </c>
       <c r="J16" s="1"/>
       <c r="K16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="L16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N16" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="2">
         <v>2</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="2">
         <v>2</v>
       </c>
       <c r="J17" s="1"/>
       <c r="K17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="L17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="N17" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D18" s="2">
         <v>2</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="11" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I18" s="2">
         <v>2</v>
       </c>
       <c r="J18" s="1"/>
       <c r="K18" s="11" t="s">
         <v>50</v>
       </c>
       <c r="L18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N18" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19" s="12" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="2">
         <v>2</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="12" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>21</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="2">
         <v>2</v>
       </c>
       <c r="J19" s="1"/>
       <c r="K19" s="12" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>21</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N19" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20" s="12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="2">
         <v>2</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="2">
         <v>2</v>
       </c>
       <c r="J20" s="1"/>
       <c r="K20" s="12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N20" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21" s="12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="2">
         <v>2</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="2">
         <v>2</v>
       </c>
       <c r="J21" s="1"/>
       <c r="K21" s="12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N21" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22" s="11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="2">
         <v>2</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I22" s="2">
         <v>2</v>
       </c>
       <c r="J22" s="1"/>
       <c r="K22" s="11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N22" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J23" s="1"/>
       <c r="K23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L23" s="9" t="s">
         <v>25</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="N23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D24" s="2">
         <v>2</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I24" s="2">
         <v>2</v>
       </c>
       <c r="J24" s="1"/>
       <c r="K24" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N24" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25" s="12" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="2">
         <v>2</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="12" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="2">
         <v>2</v>
       </c>
       <c r="J25" s="1"/>
       <c r="K25" s="12" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N25" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="2">
         <v>2</v>
       </c>
       <c r="E26" s="1"/>
       <c r="F26" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I26" s="2">
         <v>2</v>
       </c>
       <c r="J26" s="1"/>
       <c r="K26" s="5" t="s">
         <v>36</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N26" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27" s="11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D27" s="2">
         <v>2</v>
       </c>
       <c r="E27" s="1"/>
       <c r="F27" s="11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I27" s="2">
         <v>2</v>
       </c>
       <c r="J27" s="1"/>
       <c r="K27" s="11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N27" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28" s="12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="2">
         <v>2</v>
       </c>
       <c r="E28" s="1"/>
       <c r="F28" s="12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="2">
         <v>2</v>
       </c>
       <c r="J28" s="1"/>
       <c r="K28" s="12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L28" s="9" t="s">
         <v>31</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29" s="12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="2">
         <v>2</v>
       </c>
       <c r="E29" s="1"/>
       <c r="F29" s="12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="2">
         <v>2</v>
       </c>
       <c r="J29" s="1"/>
       <c r="K29" s="12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L29" s="9" t="s">
         <v>32</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N29" s="2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="K3:N3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:C2"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="11.44140625" customWidth="1"/>
-    <col min="3" max="3" width="62.21875" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" customWidth="1"/>
+    <col min="3" max="3" width="62.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" s="15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1" s="15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C1" s="16" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" s="17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B2" s="18">
         <v>41565</v>
       </c>
       <c r="C2" s="19" t="s">
-        <v>65</v>
-[...10 lines deleted...]
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Pinout</vt:lpstr>
       <vt:lpstr>Revision History</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>